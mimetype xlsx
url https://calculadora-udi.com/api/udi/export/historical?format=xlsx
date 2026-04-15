--- v2 (2026-03-01)
+++ v3 (2026-04-15)
@@ -492,57 +492,57 @@
     <row r="1">
       <c r="A1" t="str">
         <v>Año</v>
       </c>
       <c r="B1" t="str">
         <v>Valor Mínimo</v>
       </c>
       <c r="C1" t="str">
         <v>Valor Máximo</v>
       </c>
       <c r="D1" t="str">
         <v>Valor Promedio</v>
       </c>
       <c r="E1" t="str">
         <v>Variación %</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>2026</v>
       </c>
       <c r="B2">
         <v>8.666288</v>
       </c>
       <c r="C2">
-        <v>8.719</v>
+        <v>8.815867</v>
       </c>
       <c r="D2" t="str">
-        <v>8.687316</v>
+        <v>8.716989</v>
       </c>
       <c r="E2" t="str">
-        <v>0.6082</v>
+        <v>1.7260</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3">
         <v>8.343113</v>
       </c>
       <c r="C3">
         <v>8.665387</v>
       </c>
       <c r="D3" t="str">
         <v>8.495149</v>
       </c>
       <c r="E3" t="str">
         <v>3.8628</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2024</v>
       </c>
       <c r="B4">
         <v>7.984185</v>
@@ -754,51 +754,51 @@
         <v>NOTAS IMPORTANTES:</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>- Los valores están expresados en pesos mexicanos</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>- La UDI se actualiza conforme al INPC</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>- Datos oficiales del Banco de México</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v/>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Fecha de generación: 1/3/2026, 8:59:02 a.m.</v>
+        <v>Fecha de generación: 15/4/2026, 8:26:11 p.m.</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>Sistema: Calculadora UDI México</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B15"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>