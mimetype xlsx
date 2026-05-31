--- v3 (2026-04-15)
+++ v4 (2026-05-31)
@@ -492,57 +492,57 @@
     <row r="1">
       <c r="A1" t="str">
         <v>Año</v>
       </c>
       <c r="B1" t="str">
         <v>Valor Mínimo</v>
       </c>
       <c r="C1" t="str">
         <v>Valor Máximo</v>
       </c>
       <c r="D1" t="str">
         <v>Valor Promedio</v>
       </c>
       <c r="E1" t="str">
         <v>Variación %</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>2026</v>
       </c>
       <c r="B2">
         <v>8.666288</v>
       </c>
       <c r="C2">
-        <v>8.815867</v>
+        <v>8.84398</v>
       </c>
       <c r="D2" t="str">
-        <v>8.716989</v>
+        <v>8.753675</v>
       </c>
       <c r="E2" t="str">
-        <v>1.7260</v>
+        <v>2.0504</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3">
         <v>8.343113</v>
       </c>
       <c r="C3">
         <v>8.665387</v>
       </c>
       <c r="D3" t="str">
         <v>8.495149</v>
       </c>
       <c r="E3" t="str">
         <v>3.8628</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2024</v>
       </c>
       <c r="B4">
         <v>7.984185</v>
@@ -754,51 +754,51 @@
         <v>NOTAS IMPORTANTES:</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>- Los valores están expresados en pesos mexicanos</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>- La UDI se actualiza conforme al INPC</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>- Datos oficiales del Banco de México</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v/>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Fecha de generación: 15/4/2026, 8:26:11 p.m.</v>
+        <v>Fecha de generación: 31/5/2026, 5:30:02 p.m.</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>Sistema: Calculadora UDI México</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B15"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>