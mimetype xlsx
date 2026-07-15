--- v4 (2026-05-31)
+++ v5 (2026-07-15)
@@ -492,57 +492,57 @@
     <row r="1">
       <c r="A1" t="str">
         <v>Año</v>
       </c>
       <c r="B1" t="str">
         <v>Valor Mínimo</v>
       </c>
       <c r="C1" t="str">
         <v>Valor Máximo</v>
       </c>
       <c r="D1" t="str">
         <v>Valor Promedio</v>
       </c>
       <c r="E1" t="str">
         <v>Variación %</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>2026</v>
       </c>
       <c r="B2">
         <v>8.666288</v>
       </c>
       <c r="C2">
-        <v>8.84398</v>
+        <v>8.84419</v>
       </c>
       <c r="D2" t="str">
-        <v>8.753675</v>
+        <v>8.771998</v>
       </c>
       <c r="E2" t="str">
-        <v>2.0504</v>
+        <v>2.0528</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3">
         <v>8.343113</v>
       </c>
       <c r="C3">
         <v>8.665387</v>
       </c>
       <c r="D3" t="str">
         <v>8.495149</v>
       </c>
       <c r="E3" t="str">
         <v>3.8628</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2024</v>
       </c>
       <c r="B4">
         <v>7.984185</v>
@@ -754,51 +754,51 @@
         <v>NOTAS IMPORTANTES:</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>- Los valores están expresados en pesos mexicanos</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>- La UDI se actualiza conforme al INPC</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>- Datos oficiales del Banco de México</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v/>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Fecha de generación: 31/5/2026, 5:30:02 p.m.</v>
+        <v>Fecha de generación: 15/7/2026, 8:33:50 p.m.</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>Sistema: Calculadora UDI México</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B15"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>