--- v5 (2026-07-15)
+++ v6 (2026-08-30)
@@ -495,51 +495,51 @@
       </c>
       <c r="B1" t="str">
         <v>Valor Mínimo</v>
       </c>
       <c r="C1" t="str">
         <v>Valor Máximo</v>
       </c>
       <c r="D1" t="str">
         <v>Valor Promedio</v>
       </c>
       <c r="E1" t="str">
         <v>Variación %</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>2026</v>
       </c>
       <c r="B2">
         <v>8.666288</v>
       </c>
       <c r="C2">
         <v>8.84419</v>
       </c>
       <c r="D2" t="str">
-        <v>8.771998</v>
+        <v>8.776788</v>
       </c>
       <c r="E2" t="str">
         <v>2.0528</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3">
         <v>8.343113</v>
       </c>
       <c r="C3">
         <v>8.665387</v>
       </c>
       <c r="D3" t="str">
         <v>8.495149</v>
       </c>
       <c r="E3" t="str">
         <v>3.8628</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2024</v>
@@ -754,51 +754,51 @@
         <v>NOTAS IMPORTANTES:</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>- Los valores están expresados en pesos mexicanos</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>- La UDI se actualiza conforme al INPC</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>- Datos oficiales del Banco de México</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v/>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Fecha de generación: 15/7/2026, 8:33:50 p.m.</v>
+        <v>Fecha de generación: 30/8/2026, 5:07:27 a.m.</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>Sistema: Calculadora UDI México</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B15"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>